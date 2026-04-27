--- v0 (2025-12-13)
+++ v1 (2026-04-27)
@@ -54,232 +54,232 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Nei Moura</t>
   </si>
   <si>
-    <t>https://sapl.corumbiara.ro.leg.br/media/sapl/public/materialegislativa/2018/362/indicacao_001_2018.pdf</t>
+    <t>http://sapl.corumbiara.ro.leg.br/media/sapl/public/materialegislativa/2018/362/indicacao_001_2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal Laércio Marchini, a necessidade de construir ou recuperar a ponte da linha 04, sentido 02 B, sobre o Rio Bocão, no Distrito de Vitoria da União.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.corumbiara.ro.leg.br/media/sapl/public/materialegislativa/2018/363/indicacao_002_2018.pdf</t>
+    <t>http://sapl.corumbiara.ro.leg.br/media/sapl/public/materialegislativa/2018/363/indicacao_002_2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal Laércio Marchini, a necessidade de através da secretaria de obras, destinar um veiculo aberto ou um trator com carreta para auxiliar na limpeza geral do Distrito de Vitoria da União.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>José Viola</t>
   </si>
   <si>
-    <t>https://sapl.corumbiara.ro.leg.br/media/sapl/public/materialegislativa/2018/364/indicacao_003_2018.pdf</t>
+    <t>http://sapl.corumbiara.ro.leg.br/media/sapl/public/materialegislativa/2018/364/indicacao_003_2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal Laércio Marchini, a necessidade de construir a ponte da linha 3ª eixo, setor do Carijó, distrito de Rondolândia.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>BRANCA DA EMATER</t>
   </si>
   <si>
-    <t>https://sapl.corumbiara.ro.leg.br/media/sapl/public/materialegislativa/2018/365/indicacao_004_2018.pdf</t>
+    <t>http://sapl.corumbiara.ro.leg.br/media/sapl/public/materialegislativa/2018/365/indicacao_004_2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal abertura de um trecho da rua sete de setembro, entroncamento com avenida Brasil</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.corumbiara.ro.leg.br/media/sapl/public/materialegislativa/2018/366/indicacao_005_2018.pdf</t>
+    <t>http://sapl.corumbiara.ro.leg.br/media/sapl/public/materialegislativa/2018/366/indicacao_005_2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a troca das luminárias do distrito de alto Guarajus e dá outras providencias</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.corumbiara.ro.leg.br/media/sapl/public/materialegislativa/2018/367/indicacao_006_2018.pdf</t>
+    <t>http://sapl.corumbiara.ro.leg.br/media/sapl/public/materialegislativa/2018/367/indicacao_006_2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal o prancheamento da ponte no assentamento Vanessa sobre o Rio Corumbiara</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>TEREZINHA</t>
   </si>
   <si>
-    <t>https://sapl.corumbiara.ro.leg.br/media/sapl/public/materialegislativa/2018/368/indicacao_007_2018.pdf</t>
+    <t>http://sapl.corumbiara.ro.leg.br/media/sapl/public/materialegislativa/2018/368/indicacao_007_2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal Laercio Marchini, a necessidade de proceder a reforma na sala da biblioteca municipal, localizada no antigo CEEJA Paulo Freire, com manutenção de computador, ar condicionado, troca de lâmpadas, parte do forro e revisão do telhado.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.corumbiara.ro.leg.br/media/sapl/public/materialegislativa/2018/369/indicacao_008_2018.pdf</t>
+    <t>http://sapl.corumbiara.ro.leg.br/media/sapl/public/materialegislativa/2018/369/indicacao_008_2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal Laercio Marchini, a necessidade de proceder a reabertura da linha Nelinho, localizada no assentamento:_x000D_
 Alzira Augusto Monteiro, município de Corumbiara.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>EMERSON</t>
   </si>
   <si>
-    <t>https://sapl.corumbiara.ro.leg.br/media/sapl/public/materialegislativa/2018/370/indicacao_009_2018.pdf</t>
+    <t>http://sapl.corumbiara.ro.leg.br/media/sapl/public/materialegislativa/2018/370/indicacao_009_2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a recuperação das ruas e estradas da sede do Município de Corumbiara-RO</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.corumbiara.ro.leg.br/media/sapl/public/materialegislativa/2018/371/indicacao_010_2018.pdf</t>
+    <t>http://sapl.corumbiara.ro.leg.br/media/sapl/public/materialegislativa/2018/371/indicacao_010_2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a recuperação da estrada da linha 02 vulgo "Zé Dentista"</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.corumbiara.ro.leg.br/media/sapl/public/materialegislativa/2018/372/indicacao_011_2018.pdf</t>
+    <t>http://sapl.corumbiara.ro.leg.br/media/sapl/public/materialegislativa/2018/372/indicacao_011_2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a proposição de um nome para o cemitério de alto Guarajus.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.corumbiara.ro.leg.br/media/sapl/public/materialegislativa/2018/373/indicacao_012_2018.pdf</t>
+    <t>http://sapl.corumbiara.ro.leg.br/media/sapl/public/materialegislativa/2018/373/indicacao_012_2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a recuperação do travessão da linha 04, distrito de alto Guarajus; PATROLAMENTO CASCALHAMENTO</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.corumbiara.ro.leg.br/media/sapl/public/materialegislativa/2018/374/indicacao_013_2018.pdf</t>
+    <t>http://sapl.corumbiara.ro.leg.br/media/sapl/public/materialegislativa/2018/374/indicacao_013_2018.pdf</t>
   </si>
   <si>
     <t>Indicam ao Governo do Estado a estadualização da estrada da 2ª eixo, da linha 03 até o distrito do Verde Seringal, em Corumbiara</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.corumbiara.ro.leg.br/media/sapl/public/materialegislativa/2018/375/indicacao_014_2018.pdf</t>
+    <t>http://sapl.corumbiara.ro.leg.br/media/sapl/public/materialegislativa/2018/375/indicacao_014_2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a homenagem a Nivaldo Rodrigues da Silva dando ao posto de saúde do distrito de Verde Serigual o seu nome.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.corumbiara.ro.leg.br/media/sapl/public/materialegislativa/2018/376/indicacao_015_2018.pdf</t>
+    <t>http://sapl.corumbiara.ro.leg.br/media/sapl/public/materialegislativa/2018/376/indicacao_015_2018.pdf</t>
   </si>
   <si>
     <t>Indicam ao Prefeito Municipal Laercio Marchini, para autorizar a Comunidade Católica Nossa Senhora do Rosário a desmanchar e remover os materiais de uma casa construída junto ao pátio da Escola desativada Pé da Serra, localizada na linha 05.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -586,68 +586,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corumbiara.ro.leg.br/media/sapl/public/materialegislativa/2018/362/indicacao_001_2018.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corumbiara.ro.leg.br/media/sapl/public/materialegislativa/2018/363/indicacao_002_2018.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corumbiara.ro.leg.br/media/sapl/public/materialegislativa/2018/364/indicacao_003_2018.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corumbiara.ro.leg.br/media/sapl/public/materialegislativa/2018/365/indicacao_004_2018.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corumbiara.ro.leg.br/media/sapl/public/materialegislativa/2018/366/indicacao_005_2018.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corumbiara.ro.leg.br/media/sapl/public/materialegislativa/2018/367/indicacao_006_2018.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corumbiara.ro.leg.br/media/sapl/public/materialegislativa/2018/368/indicacao_007_2018.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corumbiara.ro.leg.br/media/sapl/public/materialegislativa/2018/369/indicacao_008_2018.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corumbiara.ro.leg.br/media/sapl/public/materialegislativa/2018/370/indicacao_009_2018.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corumbiara.ro.leg.br/media/sapl/public/materialegislativa/2018/371/indicacao_010_2018.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corumbiara.ro.leg.br/media/sapl/public/materialegislativa/2018/372/indicacao_011_2018.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corumbiara.ro.leg.br/media/sapl/public/materialegislativa/2018/373/indicacao_012_2018.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corumbiara.ro.leg.br/media/sapl/public/materialegislativa/2018/374/indicacao_013_2018.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corumbiara.ro.leg.br/media/sapl/public/materialegislativa/2018/375/indicacao_014_2018.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corumbiara.ro.leg.br/media/sapl/public/materialegislativa/2018/376/indicacao_015_2018.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corumbiara.ro.leg.br/media/sapl/public/materialegislativa/2018/362/indicacao_001_2018.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corumbiara.ro.leg.br/media/sapl/public/materialegislativa/2018/363/indicacao_002_2018.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corumbiara.ro.leg.br/media/sapl/public/materialegislativa/2018/364/indicacao_003_2018.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corumbiara.ro.leg.br/media/sapl/public/materialegislativa/2018/365/indicacao_004_2018.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corumbiara.ro.leg.br/media/sapl/public/materialegislativa/2018/366/indicacao_005_2018.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corumbiara.ro.leg.br/media/sapl/public/materialegislativa/2018/367/indicacao_006_2018.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corumbiara.ro.leg.br/media/sapl/public/materialegislativa/2018/368/indicacao_007_2018.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corumbiara.ro.leg.br/media/sapl/public/materialegislativa/2018/369/indicacao_008_2018.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corumbiara.ro.leg.br/media/sapl/public/materialegislativa/2018/370/indicacao_009_2018.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corumbiara.ro.leg.br/media/sapl/public/materialegislativa/2018/371/indicacao_010_2018.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corumbiara.ro.leg.br/media/sapl/public/materialegislativa/2018/372/indicacao_011_2018.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corumbiara.ro.leg.br/media/sapl/public/materialegislativa/2018/373/indicacao_012_2018.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corumbiara.ro.leg.br/media/sapl/public/materialegislativa/2018/374/indicacao_013_2018.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corumbiara.ro.leg.br/media/sapl/public/materialegislativa/2018/375/indicacao_014_2018.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corumbiara.ro.leg.br/media/sapl/public/materialegislativa/2018/376/indicacao_015_2018.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="19" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="94.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="93.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="231.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>